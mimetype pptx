--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra2c31cf151af42f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66f319efcee14deb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rde7d40bf10084e03"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2fe45f44665942c7"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R822668f37bae4c53"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra5be1f88cc6a43c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe226d5ab18f4817"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1692fbf22f2048b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1877a8ff30c24f7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf8e57997f6324b64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdc29468c428b4512"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcbab869c795c4730"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7a4c4f34b1434e9a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde7d40bf10084e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R822668f37bae4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R59ee7ef382ac40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a9e50eebe6c444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R029b83e465ad44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9bd8caf2ce7d4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21c73db1b3e74e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra5be1f88cc6a43c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4fae21297e794407" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2fe45f44665942c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe226d5ab18f4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1692fbf22f2048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1877a8ff30c24f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf8e57997f6324b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc29468c428b4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcbab869c795c4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7a4c4f34b1434e9a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16b07216e19d48f5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1388751c5bb64794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R21c56811ccc8442e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf8897095df424f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R666a3015dde64e35" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1388751c5bb64794"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf8897095df424f59"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b722edb21de48cc" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab2b5774a0b24dea" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2d4d1642502e40a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbc3c4ae9734e4773" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9cbdc2b0a8764be0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c7000f8c4984abe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d9f37871d4c4da8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7588a43e845469f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raefc98a9b28b4d85" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>